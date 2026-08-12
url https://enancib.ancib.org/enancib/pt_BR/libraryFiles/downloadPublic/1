--- v0 (2026-05-07)
+++ v1 (2026-08-12)
@@ -6,8959 +6,8477 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5285418B" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00662B08" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="5285418B" w14:textId="32C9CA53" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>XXV</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t xml:space="preserve">XXVI ENCONTRO NACIONAL DE PESQUISA </w:t>
+      </w:r>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t xml:space="preserve">E PÓS-GRADUAÇÃO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ENCONTRO NACIONAL DE PESQUISA EM CIÊNCIA DA INFORMAÇÃO - XXV</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="5D30535A" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00662B08" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+        <w:t>EM CIÊNCIA DA INFORMAÇÃO - XXVI ENANCIB</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D30535A" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21FA8614" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00662B08" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="21FA8614" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22F673B3" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00662B08" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="22F673B3" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GT ?</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Nome do GT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C169F9" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00662B08" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="63C169F9" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E01D901" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
+    <w:p w14:paraId="2E01D901" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">TÍTULO: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...20 lines deleted...]
-    <w:p w14:paraId="17EEBBBB" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="00662B08" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUBTÍTULO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EEBBBB" w14:textId="23BB20E3" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C41561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C41561">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">contendo até 70 (setenta) caracteres (incluindo espaços), em português e inglês, em fonte </w:t>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>contendo até 70 (setenta) caracteres (</w:t>
+      </w:r>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> espaços), em português e inglês, em fonte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EA0EBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Verdana</w:t>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C41561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C41561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> tamanho 12, em letras maiúsculas e em negrito</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C41561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(subtítulo sem negrito)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA4A989" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="00662B08" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
+    <w:p w14:paraId="3CA4A989" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1408B3E1" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
+    <w:p w14:paraId="1408B3E1" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">TITLE IN ENGLISH: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SUBTITLE IN ENGLISH</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE980AD" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="00662B08" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
+    <w:p w14:paraId="2CE980AD" w14:textId="2596AE24" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C41561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C41561">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">contendo até 70 (setenta) caracteres (incluindo espaços), em português e inglês, em fonte </w:t>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>contendo até 70 (setenta) caracteres (</w:t>
+      </w:r>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> espaços), em português e inglês, em fonte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00EA0EBE">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Verdana</w:t>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C41561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C41561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> tamanho 12, em letras maiúsculas e em negrito</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C41561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(subtítulo sem negrito)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14FA40B2" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="00C41561" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
+    <w:p w14:paraId="14FA40B2" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F90A9F4" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="00662B08" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
+    <w:p w14:paraId="5F90A9F4" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nome do(a) Autor(a) 1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>– Instituição do Autor(a) 1</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t xml:space="preserve">– Instituição do Autor(a) 1/(SIGLA) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Inseridos apenas na versão final, após a finalização do processo de avaliação)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...17 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nome do(a) Autor(a) 2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">– Instituição do Autor(a) </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t xml:space="preserve">– Instituição do Autor(a) 2/(SIGLA) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-          <w:color w:val="FF0000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Inseridos apenas na versão final, após a finalização do processo de avaliação.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139831C3" w14:textId="40597CE4" w:rsidR="0024123C" w:rsidRDefault="0024123C" w:rsidP="00DF6134">
+    <w:p w14:paraId="139831C3" w14:textId="40597CE4" w:rsidR="0024123C" w:rsidRPr="008F4FF8" w:rsidRDefault="0024123C" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>MÁXIMO DE 5 PESSOAS AUTORAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7EA48A" w14:textId="5F27C407" w:rsidR="00DF6134" w:rsidRPr="00FF04DF" w:rsidRDefault="00FF04DF" w:rsidP="00DF6134">
+    <w:p w14:paraId="3B7EA48A" w14:textId="5F27C407" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00FF04DF" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF04DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="EE0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>NÃO INSERIR NOTA DE RODAPÉ NAS AUTORIAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047B06C5" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00662B08" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="047B06C5" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EBF75B9" w14:textId="704917CB" w:rsidR="00DF6134" w:rsidRPr="00662B08" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="7EBF75B9" w14:textId="704917CB" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Modalidade: </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="12144953" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00662B08" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+        <w:t>Modalidade: Resumo Expandido</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12144953" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F4DA63B" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00662B08" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="2F4DA63B" w14:textId="7A6AEED1" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resumo:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deve ser digitado sem parágrafo. Não deve conter citações, siglas e referências</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>. Mínimo de 150, máximo de 250 palavras.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Estrutura: introdução ao tema, objetivo do trabalho, procedimentos metodológicos, resultados e considerações finais.  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">(espaço simples, alinhamento justificado, letra tam. 12, tipo de letra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00662B08">
-[...7 lines deleted...]
-        <w:t>Verdana</w:t>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9E93C8" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00662B08" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="7B9E93C8" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="ResumoXVIIIENANCIB"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Palavras-chave: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>palavra-chave 1; palavra-chave 2; palavra-chave 3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">separadas por ponto e vírgula, sendo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">no mínimo três e no máximo cinco palavras-chave, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>padronizadas do Thesaurus (</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00662B08">
+        <w:r w:rsidRPr="008F4FF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>TCI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>As palavras-chave devem representar adequadamente os assuntos relevantes abordados no trabalho científico. Após os dois pontos, usar letras minúsculas, salvo se for nome próprio).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D984842" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00662B08" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="0D984842" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21BCF10D" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00662B08" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="21BCF10D" w14:textId="2D2B2C88" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Abstract:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t xml:space="preserve"> It must be typed without paragraph. It should not contain citations, acronyms, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>I</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t>and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">t must be typed without paragraph. It should not contain citations, acronyms, </w:t>
-[...7 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t xml:space="preserve"> references. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>and</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t>Minimum of 150 and maximum of 250 words</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> references. </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">. It should contain the following structure: introduction, paper objective, methodological procedures, results, and final considerations. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">(espaço simples, alinhamento justificado, letra tam. 12, tipo de letra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00662B08">
-[...7 lines deleted...]
-        <w:t>Verdana</w:t>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E31412" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00662B08" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="69E31412" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="ResumoXVIIIENANCIB"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00965C8B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>keyword</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00965C8B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00965C8B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>keyword</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00965C8B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00965C8B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>keyword</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00965C8B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">separadas por ponto e vírgula, sendo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">no mínimo três e no máximo cinco palavras-chave, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>padronizadas do Thesaurus (</w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00662B08">
+        <w:r w:rsidRPr="008F4FF8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:eastAsia="Calibri" w:hAnsi="Verdana" w:cs="Arial"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
             <w:highlight w:val="yellow"/>
           </w:rPr>
           <w:t>TCI</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00662B08">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>As palavras-chave devem representar adequadamente os assuntos relevantes abordados no trabalho científico. Após os dois pontos, usar letras minúsculas, salvo se for nome próprio).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4785F026" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00662B08" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="4785F026" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="08EDEB8C" w14:textId="7D7B0963" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08EDEB8C" w14:textId="7D7B0963" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="SeoPrimria"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 INTRODUÇÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A720937" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="2A720937" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="73D85506" w14:textId="0E7055DF" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A introdução se refere à “Parte inicial do artigo na qual devem constar a delimitação do assunto tratado, os objetivos da pesquisa e outros elementos necessários para situar o tema do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>artigo.” (Associação Brasileira de Normas Técnicas, 2018, p. 5).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D85506" w14:textId="0E7055DF" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rStyle w:val="PalavraestrangeiraABRALICChar"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D37FD">
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O resumo expandido deve usar o formato A4, com coluna simples, no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">máximo com 10 laudas, </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7ED4" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">incluindo </w:t>
       </w:r>
-      <w:r w:rsidRPr="00965C8B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>resumo, abstract e referências</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Não inserir paginação. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
+      <w:r w:rsidRPr="008F4FF8">
         <w:rPr>
           <w:rStyle w:val="PalavraestrangeiraABRALICChar"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:snapToGrid w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Palavras estrangeiras devem ser digitadas em itálico.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D42C369" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="4D42C369" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As margens devem respeitar o seguinte: superior = 3,0 cm; inferior = 2,0 cm; esquerda = 3,0 cm; direita = 2,0 cm.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154F7348" w14:textId="22C7B56E" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="154F7348" w14:textId="0C9A5C9A" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O título deve ser conciso, </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A7ED4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>contendo até 70 (setenta) caracteres (incluindo espaços)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, em português e inglês, em fonte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Verdana</w:t>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tamanho 1</w:t>
       </w:r>
-      <w:r w:rsidR="008A7ED4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008A7ED4" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, em letras maiúsculas e em negrito. O título e subtítulo (se houver) devem ser separados por dois-pontos (:). Da mesma maneira, para a tradução do título em inglês e em espanhol, o título e subtítulo (se houver) devem ser separados por dois-pontos, escrito em </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">itálico </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tamanho da letra 1</w:t>
       </w:r>
-      <w:r w:rsidR="008A7ED4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008A7ED4" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2406465B" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00567378" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="2406465B" w14:textId="447716E8" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O espaçamento do texto deve ser de 1,5cm entrelinhas; sem espaçamento entre parágrafos; com recuo de 1,25cm no início de cada parágrafo. A fonte do corpo do texto deve ser </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Verdana</w:t>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...14 lines deleted...]
-    <w:p w14:paraId="1FC5E98D" w14:textId="4CC50785" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tamanho 12, com alinhamento justificado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC5E98D" w14:textId="5ED38ED7" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:widowControl w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Para as citações longas</w:t>
       </w:r>
-      <w:r w:rsidR="008A7ED4" w:rsidRPr="00567378">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008A7ED4" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
-      <w:r w:rsidRPr="00567378">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">notas de rodapé usar fonte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00567378">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Verdana</w:t>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00567378">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, tamanho 10. Para </w:t>
       </w:r>
-      <w:r w:rsidR="008A7ED4" w:rsidRPr="00567378">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008A7ED4" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a indicação do título, do conteúdo, da fonte (autoria) e legendas de figuras, gráficos, quadros e tabelas,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00567378">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> usar fonte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00567378">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Verdana</w:t>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00567378">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, tamanho 1</w:t>
       </w:r>
-      <w:r w:rsidR="008A7ED4" w:rsidRPr="00567378">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008A7ED4" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00567378">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B490872" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="00C41561" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
+    <w:p w14:paraId="7B490872" w14:textId="44091DED" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">devem usar fonte </w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os títulos das seções do documento devem usar fonte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C41561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Verdana</w:t>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C41561">
-[...16 lines deleted...]
-    <w:p w14:paraId="3BD604CF" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="00C41561" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, tamanho 12, em negrito, alinhados à margem esquerda, com espaçamento simples entrelinhas, e espaçamento entre parágrafos superior 12 e inferior 12. Devem ser apresentados como segue:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD604CF" w14:textId="734C4968" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1 SEÇÃO PRIMÁRIA </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C41561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Verdana</w:t>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C41561">
-[...27 lines deleted...]
-    <w:p w14:paraId="1C835BBB" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="00C41561" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, maiúscula, com negrito, Tam. 12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C835BBB" w14:textId="016ED374" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="567" w:hanging="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.2 SEÇÃO SECUNDÁRIA (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Verdana</w:t>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C41561">
-[...27 lines deleted...]
-    <w:p w14:paraId="7662E94D" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="00C41561" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, maiúscula, sem negrito, Tam. 12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7662E94D" w14:textId="4C84995A" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">1.2.1 Seção terciária </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C41561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Verdana</w:t>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C41561">
-[...24 lines deleted...]
-    <w:p w14:paraId="4B9D1D0B" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="00C41561" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, com negrito, maiúscula e minúscula, Tam. 12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9D1D0B" w14:textId="7FD08293" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C41561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.2.1.1 Seção quaternária (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Verdana</w:t>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C41561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, sem negrito, maiúscula e minúscula, Tam. 1</w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="65700264" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="00C41561" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
+        <w:t>, sem negrito, maiúscula e minúscula, Tam. 12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65700264" w14:textId="6F954BB6" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C41561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.2.1.1.1 Seção quinária</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C41561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Verdana</w:t>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C41561">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, sem negrito, </w:t>
-[...38 lines deleted...]
-    <w:p w14:paraId="1518968A" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
+        <w:t>, sem negrito, itálico, maiúscula e minúscula, Tam. 12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1518968A" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Nenhuma seção pode ser criada sem texto vinculado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654C576D" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="654C576D" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As siglas deverão ser utilizadas de maneira padronizada, sendo apresentada na primeira citação no texto: o termo por extenso, seguido da sigla entre parênteses. As siglas não devem ser usadas no título e no resumo.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC2DE71" w14:textId="368BA300" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="3CC2DE71" w14:textId="368BA300" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="SeoPrimria"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r w:rsidR="008A7ED4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008A7ED4" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REFERENCIAL TEÓRICO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1ADC79D5" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="1ADC79D5" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O desenvolvimento do trabalho científico se refere à “[...] Parte principal do artigo, que contém a exposição ordenada e pormenorizada do assunto tratado. Divide-se em seções e subseções, conforme a ABNT NBR 6024.” (Associação Brasileira de Normas Técnicas, 2018, p. 5). O texto pode ser dividido em seções e subseções (Associação Brasileira de Normas Técnicas 6024, 2012), no intuito de delimitar as partes relevantes sobre a temática abordada. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22153B14" w14:textId="77777777" w:rsidR="008C172E" w:rsidRPr="008D37FD" w:rsidRDefault="008C172E" w:rsidP="008C172E">
+    <w:p w14:paraId="22153B14" w14:textId="77777777" w:rsidR="008C172E" w:rsidRPr="008F4FF8" w:rsidRDefault="008C172E" w:rsidP="008C172E">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">Ao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008C172E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>criar novas</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008C172E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> seções no documento, elas não podem ficar sem conteúdo textual.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173A9F9F" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="173A9F9F" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3 PROCEDIMENTOS METODOLÓGICOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0A55ED" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="3F0A55ED" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A seção referente aos procedimentos metodológicos deve apresentar de modo claro e sucinto a natureza da pesquisa [qualitativa, quantitativa, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>quali-quantitativa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">], o tipo de pesquisa [descritiva, exploratória, explicativa; documental; bibliográfica; etc.], o método empregado, as técnicas e os procedimentos adotados para a coleta e análise de dados e as considerações éticas, quando cabível. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352366B6" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="352366B6" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4 RESULTADOS E DISCUSSÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A28366D" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="2A28366D" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>A seção referente aos resultados e discussão deve apresentar de modo claro e objetivo as análises, reflexões e inferências realizadas. Os autores que forem usados na discussão devem ser citados conforme a ABNT NBR 10520:2023.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FAE9246" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="00BF30D3" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
+    <w:p w14:paraId="5FAE9246" w14:textId="50AB2472" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">No que tange às ilustrações, seu título deve aparecer na parte superior, </w:t>
       </w:r>
-      <w:r>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>centralizado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, indicando a sequência numérica (em algarismo arábico) em que aparece no texto e o título representativo, usando fonte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Verdana</w:t>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, negrito, tamanho 12</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD48E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="EE0000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BF30D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">A fonte [elemento obrigatório, mesmo se elaborada pelo próprio autor], legenda, notas e outras informações necessárias à sua compreensão devem aparecer na parte inferior, alinhada à esquerda, usando fonte </w:t>
+        <w:t xml:space="preserve">A fonte [elemento obrigatório, mesmo se elaborada pelo próprio autor], legenda, notas e outras informações necessárias à sua compreensão devem aparecer na parte inferior, </w:t>
+      </w:r>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>centralizada</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, usando fonte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00BF30D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Verdana</w:t>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00BF30D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, tamanho 12. Considerar como figura: desenhos, diagramas, fluxogramas, fotografias, mapas e retratos. Outros tipos: gráficos, quadros e tabelas, conforme exemplos a seguir:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5475A9EB" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
+        <w:t>, tamanho 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35A2B" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Considerar como figura: desenhos, diagramas, fluxogramas, fotografias, mapas e retratos. Outros tipos: gráficos, quadros e tabelas, conforme exemplos a seguir:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5475A9EB" w14:textId="77777777" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="008A7ED4" w:rsidP="008A7ED4">
       <w:pPr>
         <w:pStyle w:val="TituloFiguraXVIIIENANCIB"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0033165E" w14:textId="41046C78" w:rsidR="008A7ED4" w:rsidRPr="00CD48E5" w:rsidRDefault="00DF6134" w:rsidP="008A7ED4">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76127BDD" w14:textId="77777777" w:rsidR="008F4FF8" w:rsidRDefault="008F4FF8" w:rsidP="00145B9F">
       <w:pPr>
         <w:pStyle w:val="TituloFiguraXVIIIENANCIB"/>
-        <w:jc w:val="both"/>
-[...11 lines deleted...]
-        </w:rPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="703BD673" w14:textId="77777777" w:rsidR="008F4FF8" w:rsidRDefault="008F4FF8" w:rsidP="00145B9F">
+      <w:pPr>
+        <w:pStyle w:val="TituloFiguraXVIIIENANCIB"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6636D762" w14:textId="77777777" w:rsidR="008F4FF8" w:rsidRDefault="008F4FF8" w:rsidP="00145B9F">
+      <w:pPr>
+        <w:pStyle w:val="TituloFiguraXVIIIENANCIB"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3271E6E3" w14:textId="77777777" w:rsidR="008F4FF8" w:rsidRDefault="008F4FF8" w:rsidP="00145B9F">
+      <w:pPr>
+        <w:pStyle w:val="TituloFiguraXVIIIENANCIB"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39663F81" w14:textId="77777777" w:rsidR="008F4FF8" w:rsidRDefault="008F4FF8" w:rsidP="00145B9F">
+      <w:pPr>
+        <w:pStyle w:val="TituloFiguraXVIIIENANCIB"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A60249B" w14:textId="77777777" w:rsidR="008F4FF8" w:rsidRDefault="008F4FF8" w:rsidP="00145B9F">
+      <w:pPr>
+        <w:pStyle w:val="TituloFiguraXVIIIENANCIB"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="108ED073" w14:textId="77777777" w:rsidR="008F4FF8" w:rsidRDefault="008F4FF8" w:rsidP="00145B9F">
+      <w:pPr>
+        <w:pStyle w:val="TituloFiguraXVIIIENANCIB"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0033165E" w14:textId="09382EB9" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
+      <w:pPr>
+        <w:pStyle w:val="TituloFiguraXVIIIENANCIB"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Figura 1 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00985CCA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00985CCA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00985CCA">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Título da figura</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Título da figura </w:t>
+      </w:r>
+      <w:r w:rsidR="008A7ED4" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(letra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">(letra </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008A7ED4" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Verdana</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">, tam. 12, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">, tam. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:t>centralizado</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7ED4" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>12, alinhada à esquerda</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E7BF04C" w14:textId="42EDD111" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
+      <w:pPr>
+        <w:pStyle w:val="TituloFiguraXVIIIENANCIB"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53BE776A" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
+      <w:pPr>
+        <w:pStyle w:val="TituloFiguraXVIIIENANCIB"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53EB6D18" wp14:editId="09C51D78">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53EB6D18" wp14:editId="6732801B">
+            <wp:extent cx="3593560" cy="2556133"/>
+            <wp:effectExtent l="0" t="0" r="6985" b="0"/>
             <wp:docPr id="4" name="Imagem 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Tweeter.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3867321" cy="2750862"/>
+                      <a:ext cx="3649631" cy="2596017"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615F004B" w14:textId="3DA76B51" w:rsidR="008A7ED4" w:rsidRPr="008A7ED4" w:rsidRDefault="00DF6134" w:rsidP="008A7ED4">
+    <w:p w14:paraId="615F004B" w14:textId="17DF19E1" w:rsidR="008A7ED4" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
       <w:pPr>
         <w:pStyle w:val="FonteXVIIIENANCIB"/>
-        <w:jc w:val="left"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Fonte</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A7ED4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: elaboração própria (ano) ou</w:t>
       </w:r>
-      <w:r w:rsidR="008A7ED4" w:rsidRPr="008A7ED4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008A7ED4" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008A7ED4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>citação à fonte (Autor e ano)</w:t>
       </w:r>
-      <w:r w:rsidRPr="008A7ED4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008A7ED4" w:rsidRPr="008A7ED4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008A7ED4" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">(letra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008A7ED4" w:rsidRPr="008A7ED4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>Verdana</w:t>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008A7ED4" w:rsidRPr="008A7ED4">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="008A7ED4" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0ED5E1D1" w14:textId="149B2CF8" w:rsidR="00DF6134" w:rsidRPr="00FF5D65" w:rsidRDefault="00DF6134" w:rsidP="008A7ED4">
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, tam. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35A2B" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7ED4" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F4FF8" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>centralizad</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4FF8" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="008A7ED4" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ED5E1D1" w14:textId="149B2CF8" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
       <w:pPr>
         <w:pStyle w:val="TtuloGrficoXVIIIENANCIB"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-        </w:rPr>
-[...2 lines deleted...]
-    <w:p w14:paraId="3E44D2A9" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71527F06" w14:textId="07D3BA80" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...82 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplo de gráfico:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04DFFD06" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E7639A" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="1FFA7BC4" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TtuloGrficoXVIIIENANCIB"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FFA7BC4" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E7639A" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="139E987D" w14:textId="40A79CE4" w:rsidR="00E02A17" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
+      <w:pPr>
+        <w:pStyle w:val="TituloFiguraXVIIIENANCIB"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gráfico 1 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Título do gráfico </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(letra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tam. 12, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>centralizado</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676AC499" w14:textId="464CC229" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
       <w:pPr>
         <w:pStyle w:val="TtuloGrficoXVIIIENANCIB"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...112 lines deleted...]
-    <w:p w14:paraId="06051CD8" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E7639A" w:rsidRDefault="00DF6134" w:rsidP="00E02A17">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06051CD8" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
       <w:pPr>
         <w:pStyle w:val="GrficoXVIIIENANCIB"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E7639A">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A083FB6" wp14:editId="59810F05">
             <wp:extent cx="4237892" cy="2092570"/>
             <wp:effectExtent l="0" t="0" r="10795" b="3175"/>
             <wp:docPr id="5" name="Gráfico 5">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3258F2BC-4083-478B-9D08-B47586DAB9F6}"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B4AE31E" w14:textId="77777777" w:rsidR="00E02A17" w:rsidRPr="00CD48E5" w:rsidRDefault="00DF6134" w:rsidP="00E02A17">
+    <w:p w14:paraId="1B4AE31E" w14:textId="18B844E1" w:rsidR="00E02A17" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
       <w:pPr>
         <w:pStyle w:val="TituloFiguraXVIIIENANCIB"/>
-        <w:jc w:val="left"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fonte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: elaboração própria (ano) ou</w:t>
       </w:r>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>citação à fonte (Autor e ano)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="00CD48E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">(letra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="00CD48E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>Verdana</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="00CD48E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, tam. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35A2B" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F4FF8" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>centralizad</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4FF8" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61AA3F24" w14:textId="22F7C147" w:rsidR="00DF6134" w:rsidRDefault="00DF6134" w:rsidP="00E02A17">
+    <w:p w14:paraId="61AA3F24" w14:textId="22F7C147" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
       <w:pPr>
         <w:pStyle w:val="FonteXVIIIENANCIB"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B453C71" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="6BDA1AAE" w14:textId="63BA9AEC" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplo de quadro:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293E64F9" w14:textId="58CCBAE9" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00E02A17">
+    <w:p w14:paraId="293E64F9" w14:textId="44CA4821" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
       <w:pPr>
         <w:pStyle w:val="TituloFiguraXVIIIENANCIB"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Quadro 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
+      <w:r w:rsidRPr="008F4FF8">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- Título do quadro</w:t>
       </w:r>
-      <w:r w:rsidR="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="00CD48E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">(letra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="00CD48E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>Verdana</w:t>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="00CD48E5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">, tam. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">, tam. 12, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>12, alinhada à esquerda</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:t>centralizado</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="800000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="800000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="800000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="800000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="800000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="800000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="3119"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF6134" w:rsidRPr="00E02A17" w14:paraId="3377D2A8" w14:textId="77777777" w:rsidTr="00E02A17">
+      <w:tr w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w14:paraId="3377D2A8" w14:textId="77777777" w:rsidTr="00145B9F">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59B45D54" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="59B45D54" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="QuadroXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Título</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="776D342E" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="776D342E" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="QuadroXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Conteúdo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF6134" w:rsidRPr="00E02A17" w14:paraId="18601C6C" w14:textId="77777777" w:rsidTr="00E02A17">
+      <w:tr w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w14:paraId="18601C6C" w14:textId="77777777" w:rsidTr="00145B9F">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16D939F2" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="16D939F2" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="QuadroXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ENANCIB A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2690B442" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="2690B442" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="QuadroXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Informação e conhecimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF6134" w:rsidRPr="00E02A17" w14:paraId="28459E16" w14:textId="77777777" w:rsidTr="00E02A17">
+      <w:tr w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w14:paraId="28459E16" w14:textId="77777777" w:rsidTr="00145B9F">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A2F29E9" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="3A2F29E9" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="QuadroXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ENANCIB B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E679ED8" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="3E679ED8" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="QuadroXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Informação e conhecimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF6134" w:rsidRPr="00E02A17" w14:paraId="286F1A89" w14:textId="77777777" w:rsidTr="00E02A17">
+      <w:tr w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w14:paraId="286F1A89" w14:textId="77777777" w:rsidTr="00145B9F">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11CE6EC3" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="11CE6EC3" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="QuadroXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ENANCIB C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="377BEE3B" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="377BEE3B" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="QuadroXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Informação e conhecimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF6134" w:rsidRPr="00E02A17" w14:paraId="6D0C6D7F" w14:textId="77777777" w:rsidTr="00E02A17">
+      <w:tr w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w14:paraId="6D0C6D7F" w14:textId="77777777" w:rsidTr="00145B9F">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4959D016" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="4959D016" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="QuadroXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ENANCIB D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1590BF6D" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="1590BF6D" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="QuadroXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Informação e conhecimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF6134" w:rsidRPr="00E02A17" w14:paraId="623003B1" w14:textId="77777777" w:rsidTr="00E02A17">
+      <w:tr w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w14:paraId="623003B1" w14:textId="77777777" w:rsidTr="00145B9F">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10D1841F" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="10D1841F" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="QuadroXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ENANCIB E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50C64ACA" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="50C64ACA" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="QuadroXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Informação e conhecimento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="752729CC" w14:textId="77777777" w:rsidR="00E02A17" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00E02A17">
+    <w:p w14:paraId="752729CC" w14:textId="468EA566" w:rsidR="00E02A17" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
       <w:pPr>
         <w:pStyle w:val="TituloFiguraXVIIIENANCIB"/>
-        <w:jc w:val="left"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fonte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: elaboração própria (ano) ou</w:t>
       </w:r>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>citação à fonte (Autor e ano)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">(letra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>Verdana</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="5CE32067" w14:textId="7A7B77AF" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00E02A17">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, tam. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35A2B" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F4FF8" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>centralizad</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4FF8" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE32067" w14:textId="7A7B77AF" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
       <w:pPr>
         <w:pStyle w:val="FonteXVIIIENANCIB"/>
-        <w:jc w:val="left"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="22ED39C4" w14:textId="77777777" w:rsidR="00FF04DF" w:rsidRDefault="00FF04DF" w:rsidP="00DF6134">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="105F006A" w14:textId="0DC489D2" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...40 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Exemplo de tabela</w:t>
       </w:r>
-      <w:r w:rsidR="00FF04DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FF04DF" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279F92B0" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00E02A17">
+    <w:p w14:paraId="279F92B0" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
       <w:pPr>
         <w:pStyle w:val="TtuloTabelaXVIIIENANCIB"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tabela 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
+      <w:r w:rsidRPr="008F4FF8">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- Título da tabela</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4462" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="15" w:type="dxa"/>
           <w:left w:w="70" w:type="dxa"/>
           <w:bottom w:w="15" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2873"/>
         <w:gridCol w:w="1589"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF6134" w:rsidRPr="00E02A17" w14:paraId="270E409A" w14:textId="77777777" w:rsidTr="00E02A17">
+      <w:tr w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w14:paraId="270E409A" w14:textId="77777777" w:rsidTr="00145B9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FCB3BE9" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="2FCB3BE9" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="TabelaXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Título</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22C6288C" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="22C6288C" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="TabelaXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF6134" w:rsidRPr="00E02A17" w14:paraId="48A0670F" w14:textId="77777777" w:rsidTr="00E02A17">
+      <w:tr w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w14:paraId="48A0670F" w14:textId="77777777" w:rsidTr="00145B9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68D12132" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="68D12132" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="TabelaXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ENANCIB A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39F35F6B" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="39F35F6B" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="TabelaXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF6134" w:rsidRPr="00E02A17" w14:paraId="29250BCE" w14:textId="77777777" w:rsidTr="00E02A17">
+      <w:tr w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w14:paraId="29250BCE" w14:textId="77777777" w:rsidTr="00145B9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C9E8676" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="4C9E8676" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="TabelaXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ENANCIB B</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="789938CD" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="789938CD" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="TabelaXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF6134" w:rsidRPr="00E02A17" w14:paraId="79B12D94" w14:textId="77777777" w:rsidTr="00E02A17">
+      <w:tr w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w14:paraId="79B12D94" w14:textId="77777777" w:rsidTr="00145B9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D42B714" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="0D42B714" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="TabelaXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ENANCIB C</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53763A8E" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="53763A8E" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="TabelaXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>30%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF6134" w:rsidRPr="00E02A17" w14:paraId="2466F4EA" w14:textId="77777777" w:rsidTr="00E02A17">
+      <w:tr w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w14:paraId="2466F4EA" w14:textId="77777777" w:rsidTr="00145B9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D2E785C" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="1D2E785C" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="TabelaXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ENANCIB D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1ACC22FD" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="1ACC22FD" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="TabelaXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>40%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF6134" w:rsidRPr="00E02A17" w14:paraId="1B3811D8" w14:textId="77777777" w:rsidTr="00E02A17">
+      <w:tr w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w14:paraId="1B3811D8" w14:textId="77777777" w:rsidTr="00145B9F">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CCE86E8" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="1CCE86E8" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="TabelaXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ENANCIB E</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1589" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A1A3A37" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="3A1A3A37" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
             <w:pPr>
               <w:pStyle w:val="TabelaXVIIIENANCIB"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E02A17">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6A600D85" w14:textId="77777777" w:rsidR="00E02A17" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00E02A17">
+    <w:p w14:paraId="6A600D85" w14:textId="1454E3B6" w:rsidR="00E02A17" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
       <w:pPr>
         <w:pStyle w:val="TituloFiguraXVIIIENANCIB"/>
-        <w:jc w:val="left"/>
-[...10 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Fonte</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>: elaboração própria (ano) ou</w:t>
       </w:r>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>citação à fonte (Autor e ano)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">(letra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>Verdana</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="6FA3DBD0" w14:textId="01F3A7D3" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00E02A17">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, tam. 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35A2B" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008F4FF8" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>centralizad</w:t>
+      </w:r>
+      <w:r w:rsidR="008F4FF8" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA3DBD0" w14:textId="01F3A7D3" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00145B9F">
       <w:pPr>
         <w:pStyle w:val="FonteXVIIIENANCIB"/>
-        <w:jc w:val="left"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D461F96" w14:textId="2AF7621A" w:rsidR="00FF04DF" w:rsidRDefault="00FF04DF" w:rsidP="00FF04DF">
+    <w:p w14:paraId="0D461F96" w14:textId="2AF7621A" w:rsidR="00FF04DF" w:rsidRPr="008F4FF8" w:rsidRDefault="00FF04DF" w:rsidP="00FF04DF">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...36 lines deleted...]
-    <w:p w14:paraId="7C34BB10" w14:textId="10BB65FC" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Para as figuras, as tabelas, os quadros ou gráficos deve haver um texto vinculado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C34BB10" w14:textId="10BB65FC" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As notas de rodapé</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
+      <w:r w:rsidRPr="008F4FF8">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:footnoteReference w:id="3"/>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> devem ser explicativas, ou seja, complementar ou esclarecer o conteúdo apresentado no texto. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Não é adotado pelo evento o sistema numérico de inclusão de referências em notas de rodapé</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF94270" w14:textId="07B495E7" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="0DF94270" w14:textId="07B495E7" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As equações e fórmulas </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">“[...] devem ser destacadas no texto e, se necessário, numeradas com algarismos arábicos entre parênteses, alinhados à direita. Na sequência normal do texto, é permitido o uso de uma entrelinha maior que comporte seus elementos (expoentes, índices, entre outros)” </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(NBR 14724</w:t>
       </w:r>
-      <w:r w:rsidR="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:2024</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E766C46" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="2E766C46" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="EquaoXVIIIENANCIB"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>x</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> + y</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> = z</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">                </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">   (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10248C01" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="10248C01" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="EquaoXVIIIENANCIB"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>(x</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve"> + y</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>)/</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">5 = n          </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t xml:space="preserve">   (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651BBC48" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="651BBC48" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="SeoSecundria"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7412FFA7" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="7412FFA7" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="SeoSecundria"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>5 CONSIDERAÇÕES FINAIS OU CONCLUSÃO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E6A048" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="17E6A048" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="SeoSecundria"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">seção referente às Considerações Finais ou Conclusão, se for o caso, corresponde à “parte final do artigo, na qual se apresentam as considerações </w:t>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">seção referente às Considerações Finais ou Conclusão, se for o caso, corresponde à “parte final do artigo, na qual se apresentam as considerações correspondentes aos objetivos e/ou </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">hipóteses.” </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Associação Brasileira de Normas Técnicas</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t>. 5).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="059FB251" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="059FB251" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assim, deve-se apresentar uma síntese relativa aos tópicos mais relevantes do texto, evidenciando se os objetivos propostos inicialmente foram ou não atingidos. Deve-se destacar os dados mais significativos da pesquisa, além de serem propostas sugestões para pesquisas futuras.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A887DD4" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="7F08EED9" w14:textId="77777777" w:rsidR="008F4FF8" w:rsidRDefault="008F4FF8" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="SeoSecundria"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="5A887DD4" w14:textId="1BF41CFE" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:pStyle w:val="SeoSecundria"/>
+        <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>REFERÊNCIAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="415014E4" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="415014E4" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="SeoSecundria"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">De acordo com a </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ABNT, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>as referências correspondem a um</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> “C</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>onjunto padronizado de elementos descritivos, retirados de um documento, que permite sua identificação individual</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>” (</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:caps w:val="0"/>
         </w:rPr>
         <w:t>Associação Brasileira de Normas Técnicas</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2018, </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">p. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>3).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383E57BB" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="383E57BB" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="SeoSecundria"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Para elaboração das referências, sugerimos a observação das diretrizes sobre as referências a seguir</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB85FCC" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="4AB85FCC" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="SeoPrimria"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIRETRIZES SOBRE AS REFERÊNCIAS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42720109" w14:textId="77777777" w:rsidR="00E02A17" w:rsidRPr="003E4C1D" w:rsidRDefault="00E02A17" w:rsidP="00E02A17">
+    <w:p w14:paraId="42720109" w14:textId="414D17FE" w:rsidR="00E02A17" w:rsidRPr="008F4FF8" w:rsidRDefault="00E02A17" w:rsidP="00E02A17">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As referências compreendem a relação completa das obras citadas no texto. As obras são apresentadas em ordem alfabética, separadas uma da outra por um espaço simples, letra </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...4 lines deleted...]
-        <w:t>Verdana</w:t>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> tam. 12 e alinhadas à esquerda, conforme a norma ABNT 6023/2018. As autorias são responsáveis pela fidedignidade dos dados apresentados. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="180637B3" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="180637B3" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mesmo para referências com mais de três autores, deve-se indicar todos os autores. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Não usar a descrição dos nomes das autorias abreviados, devendo-se colocar o nome completo de cada autoria, sem uso da expressão </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> na referência (já no caso das citações, cuja referência tenha mais de 4 autores, pode-se utilizar o sobrenome do primeiro autor seguido da expressão </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41938879" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="41938879" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="ListaRefernciasXVIIIENANCIB"/>
         <w:ind w:left="708"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="53E75782" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53E75782" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="ListaRefernciasXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
         <w:t>Importante:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D14EFFD" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="6D14EFFD" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="ListaRefernciasXVIIIENANCIB"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...23 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>os títulos dos periódicos devem ser apresentados por extenso, com destaque em negrito, seguidos de vírgula e do nome da cidade do periódico. Caso não haja essa informação, substituir o nome da cidade por [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>s. l</w:t>
       </w:r>
-      <w:r>
-[...12 lines deleted...]
-    <w:p w14:paraId="5747ADFA" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.]; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5747ADFA" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="ListaRefernciasXVIIIENANCIB"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>no caso dos destaques para outras referências que não artigos de periódicos, adotar o negrito para o elemento de destaque;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73EA2D67" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="73EA2D67" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="ListaRefernciasXVIIIENANCIB"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>referências com autores e datas coincidentes, usa-se o título do documento para ordenação e, depois, acrescenta-se uma letra minúscula após a data, sem espaçamento (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>ex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>: 2019a, 2019b).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79DCC399" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="79DCC399" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">quando houver até três autores, todos devem ser indicados. Quando houver quatro ou mais autores, convém indicar todos. Permite-se que se indique apenas o primeiro, seguido da expressão </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Havendo repetição dos nomes dos autores, fazer a repetição dos nomes e não usar seis espaços </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>underline</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> seguidos de ponto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2548B61A" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="2548B61A" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...5 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Em referências de artigos de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>eriódicos</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="717EBE1D" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="717EBE1D" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>em todas as referências devem ser acrescentados o link de acesso e a data de acesso, salvo se tratar-se de obra impressa. Usar Disponível em: inserir o link (sem os sinais &lt; ou &gt;) e Acesso em: dia mês abreviado e ano.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265040FE" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="265040FE" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Não se utilizam mais os seis espaços </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>underline</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> para substituir nomes repetidos de autores. Ao contrário, escreve-se por extenso todos os autores.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDA1DD2" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="6FDA1DD2" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Os meses devem ser abreviados conforme consta abaixo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB7016B" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="1DB7016B" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1496"/>
         <w:gridCol w:w="1496"/>
         <w:gridCol w:w="1496"/>
         <w:gridCol w:w="1496"/>
         <w:gridCol w:w="1497"/>
         <w:gridCol w:w="1497"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w14:paraId="5ECF5254" w14:textId="77777777" w:rsidTr="00BF06D0">
+      <w:tr w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w14:paraId="5ECF5254" w14:textId="77777777" w:rsidTr="00BF06D0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10BE30BA" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="10BE30BA" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E4C1D">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>jan.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B6014A7" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="6B6014A7" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E4C1D">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>fev.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="600536A3" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="600536A3" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E4C1D">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>mar.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="430E01AD" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="430E01AD" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E4C1D">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>abr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B632A5C" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="0B632A5C" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E4C1D">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>maio</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="765CBD19" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="765CBD19" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E4C1D">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>jun.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w14:paraId="08272871" w14:textId="77777777" w:rsidTr="00BF06D0">
+      <w:tr w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w14:paraId="08272871" w14:textId="77777777" w:rsidTr="00BF06D0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5296503C" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="5296503C" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E4C1D">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>jul.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B90E0F7" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="6B90E0F7" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E4C1D">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ago.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30135566" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="30135566" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E4C1D">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>set.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1496" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70BFF2A8" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="70BFF2A8" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E4C1D">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>out.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0ECD179D" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="0ECD179D" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E4C1D">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nov.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1497" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0F89D2" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
+          <w:p w14:paraId="6D0F89D2" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00BF06D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003E4C1D">
+            <w:r w:rsidRPr="008F4FF8">
               <w:rPr>
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>dez.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="614720EF" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="614720EF" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00C75F46" w14:textId="651DF0BD" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="00C75F46" w14:textId="651DF0BD" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="ListaRefernciasXVIIIENANCIB"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>para as demais regras, consultar a norma ABNT NBR 6023</w:t>
       </w:r>
-      <w:r w:rsidR="00FF04DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FF04DF" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>2018.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9EA9DD" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="7B9EA9DD" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EXEMPLOS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10E76E4A" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w14:paraId="10E76E4A" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Livro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197EB439" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w14:paraId="197EB439" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SOBRENOME, Nome. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Título do livro em negrito</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>: subtítulo. Tradução. Edição. Cidade: Editora, ano. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CD4B00C" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00965C8B" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w14:paraId="2CD4B00C" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">KUHLTHAU, Carol. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Como usar a biblioteca na escola</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: um programa de atividades para o ensino fundamental. 2. ed. Belo Horizonte: Autêntica, 2013.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76727ED1" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21781C8D" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Capítulo ou parte de livro</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17EC142F" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOBRENOME, Nome. Título do capítulo ou parte do livro. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: SOBRENOME, Nome. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título do livro em negrito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: subtítulo. Tradução. Edição. Cidade: Editora, ano. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>p.xxx-yyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. (página de início e de fim) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CF0313" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">REGO, Lúcia Lins Browne. O desenvolvimento cognitivo e a prontidão para a alfabetização. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: CARRAHER, Terezinha Nunes (org.). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Aprender pensando</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 6. ed. Petrópolis: Vozes, 1991. p. 31-40.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EB5CBFD" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F5F8BD0" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Artigo em periódico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F83A1C7" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOBRENOME, Nome. Título do artigo. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Título do periódico em negrito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Cidade, v. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, n. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, p. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>xxx-yyy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ano. Disponível em: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>www</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.......... Acesso em: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mês. ano. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47E20278" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7C81D9" w14:textId="77777777" w:rsidR="00E02A17" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00E02A17">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">GOMES, Henriette Ferreira. A dimensão dialógica, estética, formativa e ética da mediação da informação. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Informação &amp; Informação</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Londrina, v. 19, n. 2, p. 46–59, maio/ago. 2014. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">KUHLTHAU, Carol. </w:t>
-[...399 lines deleted...]
-        <w:t xml:space="preserve">, Londrina, v. 19, n. 2, p. 46–59, maio/ago. 2014. Disponível em: </w:t>
+        <w:t xml:space="preserve">Disponível em: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11">
-        <w:r w:rsidRPr="003E4C1D">
+        <w:r w:rsidRPr="008F4FF8">
           <w:rPr>
-            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>https://ojs.uel.br/revistas/uel/index.php/informacao/article/view/19994/19090</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Acesso em: </w:t>
       </w:r>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="006814D3">
-[...43 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10 abr. 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="533582FC" w14:textId="058E2DE3" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00E02A17">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E2DCE7" w14:textId="77777777" w:rsidR="00E02A17" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00E02A17">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ZIMBA, Horácio Francisco; ANTÓNIO, Rui José; WAETE, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ranito</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zambo; MUSSAGY, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aidate</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Publicação em acesso aberto na Universidade Eduardo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mondlane</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: análise de artigos submetidos ao Programa de Incentivo à Publicação Científica. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ciência da Informação</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, Brasília, DF, v. 48, n. 3 (Supl.), p. 246-254, set. /dez. 2019. Disponível em: http://revista.ibict.br/ciinf/article/view/4914/4455. Acesso em: </w:t>
       </w:r>
-      <w:r w:rsidR="00E02A17" w:rsidRPr="006814D3">
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>10 abr. 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28EE25C2" w14:textId="48A97AEB" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...12 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t>Trabalho acadêmico</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41967EE0" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOBRENOME, Nome. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Trabalho acadêmico</w:t>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t>Título em negrito</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: subtítulo. Ano. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>XXf</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Monografia/ Dissertação/Tese (Bacharelado/Mestrado/Doutorado em...) - Unidade, Instituição, Cidade, ano. Disponível em: Endereço eletrônico. Acesso em: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dd</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mês. ano. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="582AC40A" w14:textId="77777777" w:rsidR="00E02A17" w:rsidRPr="008F4FF8" w:rsidRDefault="00E02A17" w:rsidP="00E02A17">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">RIBEIRO, Carolina Maria Ferreira. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">: subtítulo. Ano. </w:t>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Imagens e memórias</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: a Biblioteca Pública do Estado de Pernambuco nas fotografias de seu acervo. 2026. 84f. Dissertação (Mestrado em Ciência da Informação) – Programa de Pós-Graduação em Ciência da Informação, Universidade Federal de Pernambuco, Recife, 2026. Disponível em: https://repositorio.ufpe.br/handle/123456789/68521. Acesso em: 19 abr. 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B143A2" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Texto obtido na internet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BB33067" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SOBRENOME, Nome. Título. Data (se houver). Disponível em: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...6 lines deleted...]
-        <w:t>XXf</w:t>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>www</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...61 lines deleted...]
-        <w:t xml:space="preserve">Instituição, Cidade, ano. Disponível em: Endereço eletrônico. Acesso em: </w:t>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.......... Acesso em: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mês. ano. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="458E2321" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
-[...170 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w14:paraId="0454C549" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PODCAST: Solidão do coronavírus. [Locução de]: Drauzio Varella. [</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>S. l</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">.]: Saia Justa, 30 abr. 2020. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Podcast</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Disponível em: https://audioglobo.globo.com/gnt/podcast/feed/627/saia-justa. Acesso em: 11 maio 2020.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432145DB" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+    <w:p w14:paraId="6E81AF35" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t>Trabalho apresentado em evento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="002B7D7E" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SOBRENOME, Nome. Título do trabalho. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>In</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: NOME DO EVENTO, número (se houver), ano, cidade do evento. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Trabalho apresentado em evento</w:t>
-[...22 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t>Anais </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[...]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>In</w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Local: Editora (se houver), ano. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p.xxx-yyy</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. (página de início e de fim). Disponível em: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>www</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">........... Acesso em: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003E4C1D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> mês. ano.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F79FA5B" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="003E4C1D" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
-[...85 lines deleted...]
-        <w:t xml:space="preserve">Cenário dos estudos sobre </w:t>
+    <w:p w14:paraId="3C217AEE" w14:textId="77777777" w:rsidR="00E02A17" w:rsidRPr="008F4FF8" w:rsidRDefault="00E02A17" w:rsidP="00E02A17">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">FREITAS, Pamela Travassos de; SHINTAKU, Milton. Cenário dos estudos sobre </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006814D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resource</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006814D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006814D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Description</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006814D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="006814D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="006814D3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Access</w:t>
       </w:r>
-      <w:r w:rsidRPr="006814D3">
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (RDA) na pós-graduação, por meio das teses e dissertações defendidas em universidades brasileiras. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E1459C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: ENCONTRO BRASILEIRO DE BIBLIOMETRIA E CIENTOMETRIA, 9., 2024, Brasília. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E1459C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Anais</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E1459C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [...]. Brasília: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00E1459C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Unb</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00E1459C">
-[...32 lines deleted...]
-    <w:p w14:paraId="4DDB04D5" w14:textId="77777777" w:rsidR="008577D6" w:rsidRDefault="008577D6" w:rsidP="00DF6134">
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, 2024. Disponível em: https://ebbc.inf.br/ojs/index.php/ebbc/article/view/229/194. Acesso em: 19 abr. 2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2798CF7A" w14:textId="4D36E424" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="SeoPrimria"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> OU </w:t>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">AGRADECIMENTOS OU </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>FINANCIAMENTO</w:t>
       </w:r>
-      <w:r w:rsidR="003F59E1" w:rsidRPr="003F59E1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="003F59E1" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="003F59E1" w:rsidRPr="003F59E1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="003F59E1" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Inserir após as referências)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C5C4CC5" w14:textId="68D02D4B" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="2C5C4CC5" w14:textId="68D02D4B" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="RefernciasXVIIIENANCIB"/>
         <w:spacing w:before="0" w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agradecemos a Agência de Fomento X pelo financiamento desta pesquisa (apenas se houver financiamento; se não houver, não incluir).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3342B385" w14:textId="77777777" w:rsidR="00FF04DF" w:rsidRDefault="00FF04DF" w:rsidP="00DF6134">
+    <w:p w14:paraId="3342B385" w14:textId="77777777" w:rsidR="00FF04DF" w:rsidRPr="008F4FF8" w:rsidRDefault="00FF04DF" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="SeoSecundria"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BF9E60C" w14:textId="69E5E302" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="6BF9E60C" w14:textId="69E5E302" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="SeoSecundria"/>
         <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>SOBRE AS CITAÇÕES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CFB5B4F" w14:textId="7DC79FD5" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="6CFB5B4F" w14:textId="7DC79FD5" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As obras consultadas e utilizadas no texto devem compor a lista de referências. Para citações deve-se usar a norma ABNT NBR 10.520</w:t>
       </w:r>
-      <w:r w:rsidR="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E02A17" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2023. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EAD6C5" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="01EAD6C5" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citação: menção de uma informação extraída de outra fonte. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293DFACA" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="293DFACA" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Citação de citação: citação direta ou indireta de um texto em que não se teve acesso ao original (usa-se a expressão </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apud</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Todavia, recomenda-se o uso dessa expressão apenas como último recurso na ausência da fonte original).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49CAEC34" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="49CAEC34" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Citação direta: transcrição textual de parte da obra do autor consultado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D4690D" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="08D4690D" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Citação indireta: texto baseado na obra do autor consultado.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CEC940" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="57CEC940" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As citações diretas (literais) de até 3 (três) linhas, devem ser apresentadas no corpo do texto entre aspas (“”), sem destaque em itálico (ou qualquer outro destaque), seguidas da autoria entre parênteses (Sobrenome do Autor, data, página), com um espaço entre o ponto e o número da página. Ex.:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330B7890" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="330B7890" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A normalização brasileira é regida pela Associação Brasileira de Normas Técnicas (ABNT), “[...] cujo conteúdo é de responsabilidade dos Comitês Brasileiros (ABNT/CB), dos Organismos de Normalização Setorial (ABNT/ONS) e das Comissões de Estudo Especiais (ABNT/CEE) [...]” (Associação Brasileira de Normas Técnicas, 2023, p. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>iv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A1CFDC2" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="5A1CFDC2" w14:textId="62332DB3" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">As citações diretas (literais) com mais de 3 (três) linhas, devem ser apresentadas em parágrafo destacado do texto, com 4cm de recuo à esquerda, aplicando 6pt antes e 6pt depois, alinhamento justificado, espaçamento entrelinhas simples, fonte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Verdana</w:t>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...15 lines deleted...]
-    <w:p w14:paraId="253FE654" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00FF04DF" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tamanho 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35A2B" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, sem aspas, sem itálico (ou qualquer outro destaque), seguida da autoria entre parênteses (Sobrenome do Autor, data, página), com um espaço entre o ponto e o número, com ponto final depois dos parênteses. Ex.:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="253FE654" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="CitaoblocadaXVIIIENANCIB"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t xml:space="preserve">os Documentos Técnicos ABNT, assim como as Normas Internacionais (ISO e IEC), são voluntários e não incluem requisitos contratuais, legais ou estatutários. Os Documentos Técnicos ABNT não substituem Leis, Decretos ou Regulamentos, aos quais os usuários devem atender, tendo precedência sobre qualquer Documento Técnico ABNT (Associação Brasileira de Normas Técnicas, 2023, p. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">s Documentos Técnicos ABNT, assim como as Normas Internacionais (ISO e IEC), são voluntários e não incluem requisitos contratuais, legais ou estatutários. Os Documentos Técnicos ABNT não substituem Leis, Decretos ou Regulamentos, aos quais os usuários devem atender, tendo precedência sobre qualquer Documento Técnico ABNT </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:t>iv</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Associação Brasileira de Normas Técnicas, 2023, p. </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F73D8BE" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00FF04DF" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="1F73D8BE" w14:textId="5389702C" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A citação indireta é elaborada a partir da ideia ou opinião de um autor ou autores de uma obra consultada. Nesse intuito, cita-se o autor ou autores e o ano de publicação, usando a fonte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00FF04DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:bCs/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Verdana</w:t>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00FF04DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF04DF">
-[...7 lines deleted...]
-    <w:p w14:paraId="3A4EBBA7" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00FF04DF" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tamanho 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35A2B" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Exemplos no início do parágrafo:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4EBBA7" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Almeida (2017) destaca que...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7981CC35" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00FF04DF" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="7981CC35" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A partir de seus estudos, Oliveira e Magalhães (2010) evidenciaram...</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03840598" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00FF04DF" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="03840598" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplos no final do parágrafo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD740E7" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00FF04DF" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="7AD740E7" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Almeida, 2017).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE1CFF6" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00FF04DF" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="2EE1CFF6" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Oliveira; Magalhães, 2010).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F3D587" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00FF04DF" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="27F3D587" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Obs.: Não é necessário colocar o número de página.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5053689E" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00FF04DF" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="5053689E" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="Seoterciria"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF04DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
         <w:t>Outros Casos de Citações</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE167AA" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="2AE167AA" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Quando vários autores são citados em sequência aplicar a ordem alfabética dos autores dos documentos, separados por ponto e vírgula (;).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2452BEAC" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="2452BEAC" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="1069"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ex</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: (Almeida, 2010; Carvalho, 2008; Cunha, 2017; Nóbrega </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2013; Souza, 2005).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1569A521" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="1569A521" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">b) Textos com dois ou três autores: Johannes e Kimberley (2017, p. 15) (no corpo do texto) ou (Johannes; Kimberley, 2017, p.15) (dentro dos parênteses); Johannes, Kimberley e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Basol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017, p. 15) (no corpo do texto) ou (Johannes; Kimberley; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Basol</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2017, p. 15) (dentro dos parênteses).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F091E6" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="10F091E6" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) Quando houver até três autores, todos devem ser indicados. Quando houver quatro ou mais autores, convém indicar todos. Permite-se que se indique apenas o primeiro, seguido da expressão </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...15 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.: (Santana </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, 2015) (dentro dos parênteses) ou Santana </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2015) (fora dos parênteses);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7819CCCA" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="7819CCCA" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>d) Citações do mesmo autor, de obras publicadas no mesmo ano, acrescentar uma letra minúscula após a data, sem espaçamento. Ex.: (Baptista, 2010a, 2010b) ou Baptista (2010a, 2010b).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D24FFB" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="10D24FFB" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="TextoXVIIIENANCIB"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="284"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e) Citações do mesmo autor, de obras publicadas em anos diferentes, aplicar a ordem cronológica de data de publicação dos documentos, separados por ponto e vírgula (;). Ex.: (Santos, 2010, 2012, 2016).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F53078E" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
-[...8 lines deleted...]
-    <w:p w14:paraId="5F55B557" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="6F53078E" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F55B557" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>DIRETRIZES DE ACESSIBILIDADE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761AB407" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="761AB407" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="7979602F" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A fim de garantir acessibilidade digital, interoperabilidade com tecnologias assistivas e leitura adequada por leitores de tela, recomenda-se:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7979602F" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I. Texto e legibilidade</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="406BDDCA" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="406BDDCA" w14:textId="7139DD3B" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...9 lines deleted...]
-        </w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Evite o uso de texto integralmente em caixa alta. Utilize fonte </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D37FD">
-[...5 lines deleted...]
-        <w:t>Verdana</w:t>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> conforme o </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>template</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05286BD3" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="05286BD3" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">II. Links, DOI </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ABD1E2B" w14:textId="66CECECF" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00E02A17" w:rsidP="00DF6134">
+    <w:p w14:paraId="7ABD1E2B" w14:textId="66CECECF" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00E02A17" w:rsidP="00DF6134">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
-      <w:r w:rsidR="00DF6134" w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidR="00DF6134" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Todos os links devem estar ativos</w:t>
       </w:r>
-      <w:r w:rsidR="003F59E1" w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidR="003F59E1" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00DF6134" w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidR="00DF6134" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="0D0D0D" w:themeColor="text1" w:themeTint="F2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> descritivos e clicáveis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="443B5161" w14:textId="16EB71EB" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00E02A17" w:rsidP="00E02A17">
+    <w:p w14:paraId="443B5161" w14:textId="16EB71EB" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00E02A17" w:rsidP="00E02A17">
       <w:pPr>
         <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    - </w:t>
       </w:r>
-      <w:r w:rsidR="00DF6134" w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+      <w:r w:rsidR="00DF6134" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Evitar URLs extensas expostas no texto.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32ADD686" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="32ADD686" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Exemplo recomendado:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520B95D1" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="520B95D1" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Tahoma"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disponível em: DOI do artigo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="251EF616" w14:textId="33BA3275" w:rsidR="00E02A17" w:rsidRPr="00E02A17" w:rsidRDefault="00E02A17" w:rsidP="008C172E">
+    <w:p w14:paraId="251EF616" w14:textId="33BA3275" w:rsidR="00E02A17" w:rsidRPr="008F4FF8" w:rsidRDefault="00E02A17" w:rsidP="008C172E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>DIRETRIZES PARA USO DA INTELIGÊNCIA ARTIFICIAL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD3608B" w14:textId="77777777" w:rsidR="00E02A17" w:rsidRPr="00E1459C" w:rsidRDefault="00E02A17" w:rsidP="00E02A17">
+    <w:p w14:paraId="2FD3608B" w14:textId="77777777" w:rsidR="00E02A17" w:rsidRPr="008F4FF8" w:rsidRDefault="00E02A17" w:rsidP="00E02A17">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Para a correta utilização de Inteligência Artificial nas submissões ao ENANCIB, e a fim de evitar o arquivamento do trabalho submetido, recomendamos a leitura atenta da Instrução Normativa N. 01/2026/ANCIB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A40DD6E" w14:textId="50696731" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00FF04DF" w:rsidP="00DF6134">
+    <w:p w14:paraId="2A40DD6E" w14:textId="50696731" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00FF04DF" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...12 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">As Diretrizes aqui apresentadas </w:t>
       </w:r>
-      <w:r w:rsidR="00DF6134" w:rsidRPr="008D37FD">
-[...28 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00DF6134" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seguem as normas da ABNT de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
-      <w:r w:rsidR="00DF6134" w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00DF6134" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nformação e </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00DF6134" w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00DF6134" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ocumentação: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157B94C3" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="157B94C3" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(a) Artigo científico (NBR 6022:2018); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4106C179" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="4106C179" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(b) Referências (NBR 6023:2018 e suas erratas de 2020);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B39277C" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="3B39277C" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(c) Numeração progressiva (NBR 6024:2012); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAC8270" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="1AAC8270" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(d) Resumo (NBR 6028:2021); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6714B39D" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="6714B39D" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(e) Citações (NBR 10520:</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2023</w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203B7F54" w14:textId="6178B974" w:rsidR="00DF6134" w:rsidRPr="00E02A17" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="203B7F54" w14:textId="6178B974" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(f) Tabelas (IBGE, Normas de apresentação tabular, 1993);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25908592" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008D37FD" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="25908592" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(g) Figuras, Gráficos, Quadros (NBR </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6029:2023</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E02A17">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3460F387" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="3460F387" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(h) Equações e fórmulas (NBR 14724:2024). </w:t>
       </w:r>
-      <w:r w:rsidRPr="008D37FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D66739" w14:textId="77777777" w:rsidR="003F59E1" w:rsidRPr="008D37FD" w:rsidRDefault="003F59E1" w:rsidP="00DF6134">
+    <w:p w14:paraId="27D66739" w14:textId="77777777" w:rsidR="003F59E1" w:rsidRPr="008F4FF8" w:rsidRDefault="003F59E1" w:rsidP="00DF6134">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="066B5272" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00662B08" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="066B5272" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E468F11" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRDefault="00DF6134" w:rsidP="00DF6134"/>
-[...1 lines deleted...]
-    <w:sectPr w:rsidR="00F1311C" w:rsidSect="00DF6134">
+    <w:p w14:paraId="5E468F11" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B2F0CCE" w14:textId="77777777" w:rsidR="00F1311C" w:rsidRPr="008F4FF8" w:rsidRDefault="00F1311C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F1311C" w:rsidRPr="008F4FF8" w:rsidSect="00DF6134">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="142" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13847BDA" w14:textId="77777777" w:rsidR="00235E6A" w:rsidRDefault="00235E6A" w:rsidP="00DF6134">
+    <w:p w14:paraId="0031431A" w14:textId="77777777" w:rsidR="00FE5F99" w:rsidRDefault="00FE5F99" w:rsidP="00DF6134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="206E8E5F" w14:textId="77777777" w:rsidR="00235E6A" w:rsidRDefault="00235E6A" w:rsidP="00DF6134">
+    <w:p w14:paraId="6A7E704D" w14:textId="77777777" w:rsidR="00FE5F99" w:rsidRDefault="00FE5F99" w:rsidP="00DF6134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8984,177 +8502,179 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Optima">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000EF" w:usb1="40000048" w:usb2="00000000" w:usb3="00000000" w:csb0="00000111" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...12 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63D99B44" w14:textId="77777777" w:rsidR="00235E6A" w:rsidRDefault="00235E6A" w:rsidP="00DF6134">
+    <w:p w14:paraId="44F5A88F" w14:textId="77777777" w:rsidR="00FE5F99" w:rsidRDefault="00FE5F99" w:rsidP="00DF6134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="11A1CB86" w14:textId="77777777" w:rsidR="00235E6A" w:rsidRDefault="00235E6A" w:rsidP="00DF6134">
+    <w:p w14:paraId="6950B030" w14:textId="77777777" w:rsidR="00FE5F99" w:rsidRDefault="00FE5F99" w:rsidP="00DF6134">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="472A0DDB" w14:textId="27A3F1B0" w:rsidR="00DF6134" w:rsidRPr="00FF04DF" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="472A0DDB" w14:textId="27A3F1B0" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FF04DF">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FF04DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Quadros são usad</w:t>
       </w:r>
-      <w:r w:rsidR="00FF04DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidR="00FF04DF" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF04DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>s para informações textuais e têm todas as linhas de grade aparentes.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="336258A3" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00FF04DF" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="336258A3" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="008F4FF8" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:rPr>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00FF04DF">
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008F4FF8">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FF04DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tabelas são usadas para informações quantitativas e só têm aparentes as linhas horizontais</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="5EEF2307" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRPr="00CA6465" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
+    <w:p w14:paraId="5EEF2307" w14:textId="2CFE33EF" w:rsidR="00DF6134" w:rsidRPr="00CA6465" w:rsidRDefault="00DF6134" w:rsidP="00DF6134">
       <w:pPr>
         <w:pStyle w:val="NotaXVIIIENANCIB"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FF04DF">
+      <w:r w:rsidRPr="008F4FF8">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
-          <w:rFonts w:ascii="Verdana" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="00FF04DF">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> As notas explicativas devem ser apresentadas na página em que estão inseridas (comando: nota de rodapé - fim de página). </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FF04DF">
-[...4 lines deleted...]
-        <w:t>(para as notas de rodapé, usa-se Letra Verdana tam. 10, espaço simples, alinhamento à esquerda)</w:t>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(para as notas de rodapé, usa-se Letra </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00145B9F" w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Calibri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008F4FF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tam. 10, espaço simples, alinhamento à esquerda)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="171FBE21" w14:textId="77777777" w:rsidR="00DF6134" w:rsidRDefault="00DF6134">
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="1" w:color="FAAB56"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="2"/>
         <w:szCs w:val="2"/>
       </w:rPr>
     </w:pPr>
   </w:p>
@@ -10045,110 +9565,120 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1069421760">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1572304469">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1561361742">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1176766751">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1663897700">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1507283269">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:drawingGridVerticalSpacing w:val="299"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DF6134"/>
+    <w:rsid w:val="00022FDB"/>
+    <w:rsid w:val="000A4E10"/>
     <w:rsid w:val="00110FAC"/>
+    <w:rsid w:val="00145B9F"/>
     <w:rsid w:val="001563A3"/>
     <w:rsid w:val="001771C8"/>
     <w:rsid w:val="00235E6A"/>
     <w:rsid w:val="0024123C"/>
     <w:rsid w:val="00286A14"/>
+    <w:rsid w:val="002958B3"/>
     <w:rsid w:val="00363C55"/>
     <w:rsid w:val="003875F7"/>
     <w:rsid w:val="003D0594"/>
     <w:rsid w:val="003F59E1"/>
     <w:rsid w:val="00402270"/>
     <w:rsid w:val="004200C7"/>
     <w:rsid w:val="0047420E"/>
     <w:rsid w:val="00544EB1"/>
     <w:rsid w:val="00567378"/>
     <w:rsid w:val="005D0423"/>
+    <w:rsid w:val="00656558"/>
+    <w:rsid w:val="006A43D9"/>
     <w:rsid w:val="008577D6"/>
     <w:rsid w:val="008A7ED4"/>
     <w:rsid w:val="008C172E"/>
+    <w:rsid w:val="008F4FF8"/>
     <w:rsid w:val="00917663"/>
     <w:rsid w:val="009E713A"/>
     <w:rsid w:val="00B544B5"/>
     <w:rsid w:val="00BF261D"/>
+    <w:rsid w:val="00CC770F"/>
     <w:rsid w:val="00CF348E"/>
     <w:rsid w:val="00D3407B"/>
     <w:rsid w:val="00DF6134"/>
     <w:rsid w:val="00E02A17"/>
+    <w:rsid w:val="00E35A2B"/>
     <w:rsid w:val="00E371E3"/>
     <w:rsid w:val="00F1311C"/>
+    <w:rsid w:val="00FE5F99"/>
     <w:rsid w:val="00FF04DF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -12207,70 +11737,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>14</Pages>
-[...1 lines deleted...]
-  <Characters>16721</Characters>
+  <Pages>11</Pages>
+  <Words>3085</Words>
+  <Characters>16661</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>139</Lines>
+  <Lines>138</Lines>
   <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19778</CharactersWithSpaces>
+  <CharactersWithSpaces>19707</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>